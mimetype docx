--- v0 (2026-06-05)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B8A1209" w14:textId="076DB44D" w:rsidR="00F46559" w:rsidRPr="00BC6C7B" w:rsidRDefault="00BE4427" w:rsidP="0060433E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6C7B">
         <w:t>Limited Expense Health Care FSA</w:t>
       </w:r>
       <w:r w:rsidR="00F25023" w:rsidRPr="00BC6C7B">
         <w:t xml:space="preserve"> with Carry</w:t>
       </w:r>
       <w:r w:rsidR="004777B2" w:rsidRPr="00BC6C7B">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00F25023" w:rsidRPr="00BC6C7B">
         <w:t>ver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE2ABF4" w14:textId="3FD71740" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00C67651">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -134,145 +134,165 @@
       </w:r>
       <w:r w:rsidR="003E3F07" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eligible out-of-pocket dental and vision expenses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EB6A77" w14:textId="77777777" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00BC6C7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC6C7B">
         <w:t>Why You Need</w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:t xml:space="preserve"> It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565FFAE5" w14:textId="1E8A4C99" w:rsidR="00C67651" w:rsidRPr="006F32AC" w:rsidRDefault="00C67651" w:rsidP="006462C7">
+    <w:p w14:paraId="565FFAE5" w14:textId="36CC9154" w:rsidR="00C67651" w:rsidRPr="006F32AC" w:rsidRDefault="00C67651" w:rsidP="006462C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F32AC">
         <w:t xml:space="preserve">Maximize your tax-savings with both an HSA and a </w:t>
       </w:r>
       <w:r w:rsidR="00DD695B" w:rsidRPr="006F32AC">
         <w:t>LE</w:t>
       </w:r>
       <w:r w:rsidR="00636C0B" w:rsidRPr="006F32AC">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00DD695B" w:rsidRPr="006F32AC">
         <w:t xml:space="preserve"> HCFSA</w:t>
       </w:r>
+      <w:r w:rsidR="00911523">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="168DB26D" w14:textId="10050A17" w:rsidR="00636C0B" w:rsidRPr="00C359F6" w:rsidRDefault="00A170F2" w:rsidP="006462C7">
+    <w:p w14:paraId="168DB26D" w14:textId="6B26C301" w:rsidR="00636C0B" w:rsidRPr="00C359F6" w:rsidRDefault="00A170F2" w:rsidP="006462C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C359F6">
         <w:t>Eligible employees can c</w:t>
       </w:r>
       <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
-        <w:t>arry over up to $</w:t>
+        <w:t xml:space="preserve">arry </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
+        <w:t>over up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
+        <w:t xml:space="preserve"> to $</w:t>
       </w:r>
       <w:r w:rsidR="00CD56D6">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C9D">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00C93301">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00911523">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
-        <w:t xml:space="preserve">0 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C359F6">
         <w:t>to the following plan year</w:t>
       </w:r>
       <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
         <w:t>—there</w:t>
       </w:r>
       <w:r w:rsidR="0017355A" w:rsidRPr="00C359F6">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="009E0A1A" w:rsidRPr="00C359F6">
         <w:t>s virtually no risk of losing your hard-earned money</w:t>
       </w:r>
       <w:r w:rsidR="0017355A" w:rsidRPr="00C359F6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B47BE4" w:rsidRPr="00C359F6">
         <w:t xml:space="preserve"> if you re-enroll the following </w:t>
       </w:r>
       <w:r w:rsidR="00163A59" w:rsidRPr="00C359F6">
         <w:t>year</w:t>
       </w:r>
+      <w:r w:rsidR="00911523">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="75A60531" w14:textId="76D21886" w:rsidR="00BC1705" w:rsidRPr="00C359F6" w:rsidRDefault="00BC1705" w:rsidP="006462C7">
+    <w:p w14:paraId="75A60531" w14:textId="73D9E34A" w:rsidR="00BC1705" w:rsidRPr="00C359F6" w:rsidRDefault="00BC1705" w:rsidP="006462C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C359F6">
         <w:t xml:space="preserve">Save </w:t>
       </w:r>
       <w:r w:rsidR="006301FD" w:rsidRPr="00C359F6">
         <w:t>up to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C359F6">
         <w:t xml:space="preserve"> 30%</w:t>
       </w:r>
       <w:r w:rsidR="007D467D" w:rsidRPr="00C359F6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C359F6">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="0009750C">
         <w:t>contribu</w:t>
       </w:r>
       <w:r w:rsidR="00933475">
         <w:t xml:space="preserve">tions made for use on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C359F6">
         <w:t>eligible out-of-po</w:t>
       </w:r>
       <w:r w:rsidR="001660F4" w:rsidRPr="00C359F6">
         <w:t>cket dental and vision expenses</w:t>
       </w:r>
+      <w:r w:rsidR="00911523">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B9A5C9B" w14:textId="77777777" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00BC6C7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:t>How It Works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBE4FA6" w14:textId="7FF4BCEC" w:rsidR="00FA0ECC" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00FA0ECC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Simply decide how much to contribute to your </w:t>
       </w:r>
       <w:r w:rsidR="00A170F2" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -293,51 +313,51 @@
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligible dental and vision expenses, and funds are withdrawn from your paycheck for deposit into your account before taxes are deducted. Your total annual election amount</w:t>
       </w:r>
       <w:r w:rsidR="00A170F2" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available on day one of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47607" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>plan year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDFA54F" w14:textId="187D20F1" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00A170F2" w:rsidP="00FA0ECC">
+    <w:p w14:paraId="6BDFA54F" w14:textId="1F6C2FFE" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00A170F2" w:rsidP="00FA0ECC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The FSAFEDS</w:t>
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD695B" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
       <w:r w:rsidR="00636C0B">
         <w:rPr>
@@ -353,61 +373,67 @@
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lets </w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eligible employees</w:t>
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry over up to $</w:t>
       </w:r>
       <w:r w:rsidR="00CD56D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C9D">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00C93301">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00911523">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>0 in account balances from one plan year to the next</w:t>
+        <w:t xml:space="preserve"> in account balances from one plan year to the next</w:t>
       </w:r>
       <w:r w:rsidR="00F54650" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you re-enroll during Open Season</w:t>
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. With far less “use or lose” risk, there</w:t>
       </w:r>
       <w:r w:rsidR="00D96739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00FA0ECC" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s no reason not to take advantage of the tax savings every year.</w:t>
       </w:r>
@@ -560,144 +586,144 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSAFEDS</w:t>
       </w:r>
       <w:r w:rsidR="005F58C3" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>app.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730B230B" w14:textId="12799F5E" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00BC6C7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:t>How Much You Can Contribute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216AA09A" w14:textId="3623C5EA" w:rsidR="008B4C91" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00C67651">
+    <w:p w14:paraId="216AA09A" w14:textId="24F909D7" w:rsidR="008B4C91" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00C67651">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You can con</w:t>
       </w:r>
       <w:r w:rsidR="005F58C3" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tribute </w:t>
       </w:r>
       <w:r w:rsidR="001660F4" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a minimum of $100 or </w:t>
       </w:r>
       <w:r w:rsidR="005F58C3" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>up to a maximum of $</w:t>
       </w:r>
       <w:r w:rsidR="00CD56D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3,</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C9D">
-[...5 lines deleted...]
-      <w:r w:rsidR="000D670D">
+      <w:r w:rsidR="00C93301">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00911523">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="001F2E13" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your </w:t>
       </w:r>
       <w:r w:rsidR="00DD695B" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
       <w:r w:rsidR="00636C0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00DD695B" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> HCFSA</w:t>
       </w:r>
       <w:r w:rsidR="008B4C91" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4378581B" w14:textId="129FF2BD" w:rsidR="00C67651" w:rsidRPr="00060C33" w:rsidRDefault="00C67651" w:rsidP="00BC6C7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:t>How You Get It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8E288E" w14:textId="39429B2C" w:rsidR="00BE4427" w:rsidRDefault="00C67651" w:rsidP="00727004">
+    <w:p w14:paraId="6B8E288E" w14:textId="7A29961B" w:rsidR="00BE4427" w:rsidRDefault="00C67651" w:rsidP="00727004">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ready to save? Enroll in a </w:t>
       </w:r>
       <w:r w:rsidR="00BE4427" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
       <w:r w:rsidR="00636C0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>X</w:t>
@@ -735,325 +761,325 @@
       <w:r w:rsidR="003E3F07" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00296957" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C463E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060C33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00482894">
+        <w:r w:rsidR="00D179E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>www.FSAFEDS.gov</w:t>
+          <w:t>http://www.fsafeds.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00153075" w:rsidRPr="00060C33">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E6463C" w:rsidRPr="00E6463C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A3E1E" w14:textId="77777777" w:rsidR="00E4261A" w:rsidRPr="00E4261A" w:rsidRDefault="00E4261A" w:rsidP="00E4261A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56120359" w14:textId="77777777" w:rsidR="00E4261A" w:rsidRPr="00E4261A" w:rsidRDefault="00E4261A" w:rsidP="00E4261A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7526283D" w14:textId="77777777" w:rsidR="00E4261A" w:rsidRPr="00E4261A" w:rsidRDefault="00E4261A" w:rsidP="00E4261A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E4261A" w:rsidRPr="00E4261A" w:rsidSect="00B13428">
+    <w:sectPr w:rsidR="00E4261A" w:rsidRPr="00E4261A" w:rsidSect="0091659B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D28D00" w14:textId="77777777" w:rsidR="00D0395D" w:rsidRDefault="00D0395D" w:rsidP="00C26DAB">
+    <w:p w14:paraId="2340AC7A" w14:textId="77777777" w:rsidR="00804DB3" w:rsidRDefault="00804DB3" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F5600D" w14:textId="77777777" w:rsidR="00D0395D" w:rsidRDefault="00D0395D" w:rsidP="00C26DAB">
+    <w:p w14:paraId="4F719EC8" w14:textId="77777777" w:rsidR="00804DB3" w:rsidRDefault="00804DB3" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DaunPenh">
     <w:altName w:val="DaunPenh"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40D1CE4F" w14:textId="77777777" w:rsidR="00BD07B6" w:rsidRDefault="00BD07B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="324A8E72" w14:textId="3166944A" w:rsidR="007D467D" w:rsidRPr="00060C33" w:rsidRDefault="00D41617" w:rsidP="00BC6C7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="200"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">1. </w:t>
     </w:r>
     <w:r w:rsidR="001A49B1" w:rsidRPr="001A49B1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Estimated savings are based on an assumed combined federal and state income tax bracket of 30%. Actual savings will depend on your taxable income and tax status.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="439ACBED" w14:textId="4202A25B" w:rsidR="009955B1" w:rsidRDefault="001E5EA0" w:rsidP="001E5EA0">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:kern w:val="24"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>The Federal Flexible Spending Account Program (FSAFEDS) is sponsored by the U.S. Office of Personnel Management and administered by HealthEquity, Inc.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14421A74" w14:textId="77777777" w:rsidR="00BD07B6" w:rsidRDefault="00BD07B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56EF1258" w14:textId="77777777" w:rsidR="00D0395D" w:rsidRDefault="00D0395D" w:rsidP="00C26DAB">
+    <w:p w14:paraId="21194BBD" w14:textId="77777777" w:rsidR="00804DB3" w:rsidRDefault="00804DB3" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04DBB100" w14:textId="77777777" w:rsidR="00D0395D" w:rsidRDefault="00D0395D" w:rsidP="00C26DAB">
+    <w:p w14:paraId="2E0CA1E8" w14:textId="77777777" w:rsidR="00804DB3" w:rsidRDefault="00804DB3" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A5A4768" w14:textId="77777777" w:rsidR="00BD07B6" w:rsidRDefault="00BD07B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06FA62FD" w14:textId="77777777" w:rsidR="00C26DAB" w:rsidRDefault="005F58C3" w:rsidP="00BC6C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C8B694A" wp14:editId="59D109B9">
           <wp:extent cx="1263306" cy="680313"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="8" name="Picture 8" descr="FSAFEDS logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Picture 8" descr="FSAFEDS logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1066,61 +1092,61 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1263306" cy="680313"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="180D3930" w14:textId="77777777" w:rsidR="00BD07B6" w:rsidRDefault="00BD07B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B815EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BF60F26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2583,261 +2609,266 @@
   <w:num w:numId="10" w16cid:durableId="1875582808">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1097404318">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1028794400">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1996762314">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1591355065">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1406491234">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1300720006">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B305F"/>
-    <w:rsid w:val="00014612"/>
     <w:rsid w:val="000320C3"/>
     <w:rsid w:val="00060C33"/>
     <w:rsid w:val="0009750C"/>
     <w:rsid w:val="000D072D"/>
     <w:rsid w:val="000D1B6B"/>
-    <w:rsid w:val="000D670D"/>
     <w:rsid w:val="001169B0"/>
     <w:rsid w:val="00153075"/>
     <w:rsid w:val="00163A59"/>
     <w:rsid w:val="00165715"/>
     <w:rsid w:val="001660F4"/>
     <w:rsid w:val="00166F0B"/>
     <w:rsid w:val="0017355A"/>
     <w:rsid w:val="00191A26"/>
-    <w:rsid w:val="00194F8C"/>
     <w:rsid w:val="0019649B"/>
     <w:rsid w:val="001A49B1"/>
+    <w:rsid w:val="001D31C4"/>
     <w:rsid w:val="001D7083"/>
     <w:rsid w:val="001D7A47"/>
     <w:rsid w:val="001E5EA0"/>
     <w:rsid w:val="001F2E13"/>
     <w:rsid w:val="002238F4"/>
+    <w:rsid w:val="00277F75"/>
     <w:rsid w:val="00296957"/>
     <w:rsid w:val="002D31DA"/>
     <w:rsid w:val="002E55E4"/>
     <w:rsid w:val="00302C27"/>
     <w:rsid w:val="00324A77"/>
     <w:rsid w:val="0038005C"/>
     <w:rsid w:val="003941F9"/>
     <w:rsid w:val="003944A0"/>
     <w:rsid w:val="003E1AD2"/>
     <w:rsid w:val="003E3F07"/>
     <w:rsid w:val="00413C8D"/>
     <w:rsid w:val="004163B5"/>
     <w:rsid w:val="00436176"/>
     <w:rsid w:val="004777B2"/>
-    <w:rsid w:val="00482894"/>
     <w:rsid w:val="004906E8"/>
     <w:rsid w:val="004B6216"/>
+    <w:rsid w:val="004D303B"/>
     <w:rsid w:val="00524D23"/>
     <w:rsid w:val="005B4011"/>
     <w:rsid w:val="005E461D"/>
+    <w:rsid w:val="005E4FF3"/>
     <w:rsid w:val="005F58C3"/>
     <w:rsid w:val="0060433E"/>
     <w:rsid w:val="006155EC"/>
     <w:rsid w:val="006301FD"/>
     <w:rsid w:val="00636C0B"/>
     <w:rsid w:val="00641C11"/>
     <w:rsid w:val="006462C7"/>
     <w:rsid w:val="00656957"/>
     <w:rsid w:val="00664298"/>
     <w:rsid w:val="006645EF"/>
     <w:rsid w:val="00672D26"/>
     <w:rsid w:val="00686F18"/>
     <w:rsid w:val="006900AF"/>
     <w:rsid w:val="006C375E"/>
     <w:rsid w:val="006F2AB5"/>
     <w:rsid w:val="006F32AC"/>
-    <w:rsid w:val="006F5E27"/>
     <w:rsid w:val="00701C99"/>
     <w:rsid w:val="00724317"/>
     <w:rsid w:val="00727004"/>
     <w:rsid w:val="00732CB6"/>
     <w:rsid w:val="00760770"/>
     <w:rsid w:val="00762F14"/>
     <w:rsid w:val="007D467D"/>
     <w:rsid w:val="007E5005"/>
     <w:rsid w:val="00802FD7"/>
+    <w:rsid w:val="00804DB3"/>
     <w:rsid w:val="008665BC"/>
     <w:rsid w:val="00866E19"/>
     <w:rsid w:val="008B305F"/>
     <w:rsid w:val="008B4C91"/>
     <w:rsid w:val="008B7136"/>
     <w:rsid w:val="00907600"/>
+    <w:rsid w:val="00911523"/>
+    <w:rsid w:val="0091659B"/>
+    <w:rsid w:val="00922ABB"/>
     <w:rsid w:val="00933475"/>
+    <w:rsid w:val="00944B20"/>
     <w:rsid w:val="009955B1"/>
     <w:rsid w:val="009C5F82"/>
     <w:rsid w:val="009D3147"/>
     <w:rsid w:val="009E0A1A"/>
     <w:rsid w:val="009E7947"/>
+    <w:rsid w:val="00A131B7"/>
     <w:rsid w:val="00A170F2"/>
     <w:rsid w:val="00A37911"/>
     <w:rsid w:val="00A638B4"/>
-    <w:rsid w:val="00A77C9D"/>
     <w:rsid w:val="00A91200"/>
     <w:rsid w:val="00A91CEE"/>
     <w:rsid w:val="00A91FB0"/>
     <w:rsid w:val="00A97582"/>
     <w:rsid w:val="00AA2664"/>
     <w:rsid w:val="00AC0EE8"/>
-    <w:rsid w:val="00AC181D"/>
     <w:rsid w:val="00AD5671"/>
     <w:rsid w:val="00B06651"/>
     <w:rsid w:val="00B13428"/>
     <w:rsid w:val="00B321AF"/>
     <w:rsid w:val="00B47BE4"/>
     <w:rsid w:val="00B559EB"/>
     <w:rsid w:val="00BC1705"/>
     <w:rsid w:val="00BC6C7B"/>
     <w:rsid w:val="00BD07B6"/>
     <w:rsid w:val="00BE4427"/>
     <w:rsid w:val="00C062CC"/>
     <w:rsid w:val="00C2186A"/>
     <w:rsid w:val="00C26DAB"/>
     <w:rsid w:val="00C32D0B"/>
     <w:rsid w:val="00C34F7E"/>
     <w:rsid w:val="00C359F6"/>
     <w:rsid w:val="00C463E5"/>
     <w:rsid w:val="00C67651"/>
+    <w:rsid w:val="00C93301"/>
     <w:rsid w:val="00C94723"/>
     <w:rsid w:val="00C95338"/>
     <w:rsid w:val="00CD56D6"/>
     <w:rsid w:val="00CE492F"/>
-    <w:rsid w:val="00D0395D"/>
+    <w:rsid w:val="00D179E0"/>
     <w:rsid w:val="00D20F72"/>
     <w:rsid w:val="00D32632"/>
     <w:rsid w:val="00D41617"/>
     <w:rsid w:val="00D50845"/>
-    <w:rsid w:val="00D8327B"/>
-    <w:rsid w:val="00D85060"/>
     <w:rsid w:val="00D852E4"/>
     <w:rsid w:val="00D96739"/>
     <w:rsid w:val="00D9729B"/>
     <w:rsid w:val="00DA7114"/>
     <w:rsid w:val="00DD695B"/>
     <w:rsid w:val="00DF090D"/>
     <w:rsid w:val="00DF74DD"/>
     <w:rsid w:val="00E03E51"/>
     <w:rsid w:val="00E07B34"/>
     <w:rsid w:val="00E4261A"/>
     <w:rsid w:val="00E473E7"/>
     <w:rsid w:val="00E47607"/>
     <w:rsid w:val="00E6463C"/>
     <w:rsid w:val="00E66D5E"/>
     <w:rsid w:val="00E723F1"/>
     <w:rsid w:val="00E958A6"/>
     <w:rsid w:val="00E97651"/>
     <w:rsid w:val="00EC163E"/>
     <w:rsid w:val="00EC47F8"/>
     <w:rsid w:val="00EF0FFE"/>
     <w:rsid w:val="00F17BDB"/>
     <w:rsid w:val="00F25023"/>
     <w:rsid w:val="00F3000A"/>
     <w:rsid w:val="00F32A97"/>
     <w:rsid w:val="00F35245"/>
     <w:rsid w:val="00F41AD1"/>
     <w:rsid w:val="00F46559"/>
     <w:rsid w:val="00F54650"/>
     <w:rsid w:val="00F54A5B"/>
     <w:rsid w:val="00F73AF8"/>
     <w:rsid w:val="00F919DE"/>
     <w:rsid w:val="00F96D4F"/>
     <w:rsid w:val="00FA0ECC"/>
     <w:rsid w:val="00FA15BB"/>
+    <w:rsid w:val="00FA4037"/>
+    <w:rsid w:val="00FD4212"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64DD81A6"/>
   <w15:docId w15:val="{AB7E71BF-BB64-4A89-BBDC-FF6371ABDE8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3462,55 +3493,65 @@
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BC6C7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00656957"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A91CEE"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00911523"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsafeds.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3967,143 +4008,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f205c7e0-066a-41c4-9790-af3cb32b5a6c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="967ac836-dcc5-4317-81a1-ddfdd869cefd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00375ABB-B78E-4536-A59A-A85F917C083E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2D95EC0-790C-4484-B3F6-E6F15F434128}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DCA6793-ABCA-441B-8904-DDF9A69D8E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3b23c674-de8a-426d-bc8b-74ad6594a910}" enabled="1" method="Standard" siteId="{c5d0ad88-8f93-43b8-9b7c-c8a3bb8e410a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>1763</Characters>
+  <Words>361</Words>
+  <Characters>1722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WageWorks Health Savings Account-Compatible Flexible Spending Account</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WageWorks, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2068</CharactersWithSpaces>
+  <CharactersWithSpaces>2063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limited Expense Health Care FSA with Carryover</dc:title>
   <dc:creator>Cyndi Martin</dc:creator>
   <cp:keywords>fsa, flexible spending account</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_SetDate">
     <vt:lpwstr>2020-07-16T14:33:09Z</vt:lpwstr>