--- v0 (2026-06-05)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5B81DF9F" w14:textId="103F65F5" w:rsidR="00F46559" w:rsidRPr="00AA4405" w:rsidRDefault="007E6B83" w:rsidP="00AA4405">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4405">
         <w:t>Health Care</w:t>
       </w:r>
       <w:r w:rsidR="008B62F1" w:rsidRPr="00AA4405">
         <w:t xml:space="preserve"> Flexible Spending Account</w:t>
       </w:r>
       <w:r w:rsidR="00514EBC" w:rsidRPr="00AA4405">
         <w:t xml:space="preserve"> with Carryover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206CAB22" w14:textId="385BBED5" w:rsidR="008B62F1" w:rsidRPr="00B11720" w:rsidRDefault="001D2C0E" w:rsidP="008B62F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -127,51 +127,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan. A </w:t>
       </w:r>
       <w:r w:rsidR="007E6B83" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>HC</w:t>
       </w:r>
       <w:r w:rsidR="008B62F1" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSA is a smart, simple way to save money while keeping you and your family healthy and protected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EDFF10" w14:textId="77777777" w:rsidR="008B62F1" w:rsidRPr="0094133F" w:rsidRDefault="008B62F1" w:rsidP="008A074F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0094133F">
         <w:t>Why You Need It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5EB5C5" w14:textId="4853A1F4" w:rsidR="008B62F1" w:rsidRPr="00E922EA" w:rsidRDefault="008B62F1" w:rsidP="00D94CFE">
+    <w:p w14:paraId="5C5EB5C5" w14:textId="202978EB" w:rsidR="008B62F1" w:rsidRPr="00E922EA" w:rsidRDefault="008B62F1" w:rsidP="00D94CFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E922EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Save </w:t>
       </w:r>
       <w:r w:rsidR="00B20982" w:rsidRPr="00E922EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>up to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E922EA">
@@ -227,254 +227,300 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00E922EA" w:rsidRPr="00E922EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ncludes menstrual care products and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E922EA" w:rsidRPr="00E922EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>over-the-counter</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E922EA" w:rsidRPr="00E922EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (OTC) drugs like aspirin and cough medicine without a prescription</w:t>
       </w:r>
+      <w:r w:rsidR="00853E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00FD3E75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F99D9EA" w14:textId="3821A35F" w:rsidR="008861DD" w:rsidRDefault="008861DD" w:rsidP="00D94CFE">
+    <w:p w14:paraId="2F99D9EA" w14:textId="13DB3FEC" w:rsidR="008861DD" w:rsidRDefault="008861DD" w:rsidP="00D94CFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Eligible employees can carry over up to $</w:t>
+        <w:t xml:space="preserve">Eligible employees can carry </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B11720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>over up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B11720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to $</w:t>
       </w:r>
       <w:r w:rsidR="0074235D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007E250F">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00D12AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0 to the following plan year—there</w:t>
       </w:r>
       <w:r w:rsidR="00487D59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s virtually no risk of losing your hard-earned money</w:t>
       </w:r>
       <w:r w:rsidR="00504608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you re-enroll the following year</w:t>
       </w:r>
+      <w:r w:rsidR="00853E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38701FCF" w14:textId="20DAB749" w:rsidR="008B62F1" w:rsidRPr="00B11720" w:rsidRDefault="008B62F1" w:rsidP="00854231">
+    <w:p w14:paraId="38701FCF" w14:textId="5E2AFB02" w:rsidR="008B62F1" w:rsidRPr="00B11720" w:rsidRDefault="008B62F1" w:rsidP="00854231">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Access the full amount of your ac</w:t>
       </w:r>
       <w:r w:rsidR="001D2C0E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>count on day one of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan year</w:t>
       </w:r>
+      <w:r w:rsidR="00853E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20743E09" w14:textId="77777777" w:rsidR="008B62F1" w:rsidRPr="00C5294D" w:rsidRDefault="008B62F1" w:rsidP="008A074F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C5294D">
         <w:t>How It Works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7DAD99" w14:textId="3C49C086" w:rsidR="00A7697E" w:rsidRPr="00B11720" w:rsidRDefault="008B62F1" w:rsidP="00A7697E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Simply decide how much to contribute, and funds are withdrawn from each paycheck for deposit into your </w:t>
       </w:r>
       <w:r w:rsidR="001D2C0E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSAFEDS account</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> before taxes are deducted. Your total annual election amount is availabl</w:t>
       </w:r>
       <w:r w:rsidR="001D2C0E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e on day one of the</w:t>
       </w:r>
       <w:r w:rsidR="00545AD8" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585298F8" w14:textId="7C689936" w:rsidR="00A7697E" w:rsidRPr="00B11720" w:rsidRDefault="001D2C0E" w:rsidP="008B62F1">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="585298F8" w14:textId="14650588" w:rsidR="00A7697E" w:rsidRPr="00B11720" w:rsidRDefault="001D2C0E" w:rsidP="008B62F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The FSAFEDS</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> HCFSA </w:t>
       </w:r>
       <w:r w:rsidR="00017326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">allows </w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eligible employees</w:t>
       </w:r>
       <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00017326">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>carryover up to $</w:t>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>over up to $</w:t>
       </w:r>
       <w:r w:rsidR="0074235D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007E250F">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00D12AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0 in account balances from one plan year to the next</w:t>
       </w:r>
       <w:r w:rsidR="004F7B4F" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you re-enroll during Open Season</w:t>
       </w:r>
       <w:r w:rsidR="00A7697E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. With far less risk of “use or lose</w:t>
       </w:r>
       <w:r w:rsidR="000A5F9D" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -627,138 +673,138 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSAFEDS</w:t>
       </w:r>
       <w:r w:rsidR="008A131B" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>app.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09742FD9" w14:textId="50FE2B10" w:rsidR="004007C3" w:rsidRPr="00336492" w:rsidRDefault="004007C3" w:rsidP="008A074F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00336492">
         <w:t>How Much You Can Contribute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495C4B9B" w14:textId="2040D274" w:rsidR="00CB3D50" w:rsidRPr="00B11720" w:rsidRDefault="004007C3" w:rsidP="004007C3">
+    <w:p w14:paraId="495C4B9B" w14:textId="354BFCD2" w:rsidR="00CB3D50" w:rsidRPr="00B11720" w:rsidRDefault="004007C3" w:rsidP="004007C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You can con</w:t>
       </w:r>
       <w:r w:rsidR="005000BC" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tribute </w:t>
       </w:r>
       <w:r w:rsidR="001D2C0E" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a minimum of $100 or </w:t>
       </w:r>
       <w:r w:rsidR="005000BC" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>up to a maximum of $</w:t>
       </w:r>
       <w:r w:rsidR="0074235D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3,</w:t>
       </w:r>
-      <w:r w:rsidR="007E250F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00780708">
+      <w:r w:rsidR="00D12AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00071C0A" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your </w:t>
       </w:r>
       <w:r w:rsidR="007E6B83" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>HC</w:t>
       </w:r>
       <w:r w:rsidR="005F340F" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSA</w:t>
       </w:r>
       <w:r w:rsidR="00545AD8" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CD66DA" w14:textId="3A488113" w:rsidR="004007C3" w:rsidRPr="008A074F" w:rsidRDefault="004007C3" w:rsidP="008A074F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="008A074F">
         <w:t>How You Get It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331EAD08" w14:textId="64E63401" w:rsidR="004007C3" w:rsidRPr="00B11720" w:rsidRDefault="004007C3" w:rsidP="007D4F77">
+    <w:p w14:paraId="331EAD08" w14:textId="394D0430" w:rsidR="004007C3" w:rsidRPr="00B11720" w:rsidRDefault="004007C3" w:rsidP="007D4F77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="576"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ready to save? Enroll in a </w:t>
       </w:r>
       <w:r w:rsidR="007E6B83" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HC</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
@@ -781,124 +827,124 @@
         </w:rPr>
         <w:t>the Annual Federal Benefits Open Season</w:t>
       </w:r>
       <w:r w:rsidR="007E6B83" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008754DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B11720">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="004565E9">
+        <w:r w:rsidR="004635F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.FSAFEDS.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00545AD8" w:rsidRPr="00B11720">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004007C3" w:rsidRPr="00B11720">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C22E24" w14:textId="77777777" w:rsidR="00D41424" w:rsidRDefault="00D41424" w:rsidP="00C26DAB">
+    <w:p w14:paraId="6FA60A27" w14:textId="77777777" w:rsidR="006C26D6" w:rsidRDefault="006C26D6" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7039B8A1" w14:textId="77777777" w:rsidR="00D41424" w:rsidRDefault="00D41424" w:rsidP="00C26DAB">
+    <w:p w14:paraId="6D56D336" w14:textId="77777777" w:rsidR="006C26D6" w:rsidRDefault="006C26D6" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -925,61 +971,61 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4917D0E2" w14:textId="77777777" w:rsidR="00423A26" w:rsidRDefault="00423A26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="129C4820" w14:textId="7A21C2F5" w:rsidR="00FD3E75" w:rsidRPr="006842D8" w:rsidRDefault="008C31A1" w:rsidP="006842D8">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C31A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Estimated savings are based on an assumed combined federal and state income tax bracket of 30%. Actual savings will depend on your taxable income and tax status.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6964650A" w14:textId="4CD04F94" w:rsidR="00C42BEA" w:rsidRDefault="00C42BEA" w:rsidP="00F8265E">
     <w:pPr>
@@ -990,96 +1036,96 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3B0B8802" w14:textId="24BE19DA" w:rsidR="00C26DAB" w:rsidRDefault="008F154A" w:rsidP="008F154A">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:kern w:val="24"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>The Federal Flexible Spending Account Program (FSAFEDS) is sponsored by the U.S. Office of Personnel Management and administered by HealthEquity, Inc</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="302E8E21" w14:textId="77777777" w:rsidR="00423A26" w:rsidRDefault="00423A26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66BBC02D" w14:textId="77777777" w:rsidR="00D41424" w:rsidRDefault="00D41424" w:rsidP="00C26DAB">
+    <w:p w14:paraId="1D6A0BC1" w14:textId="77777777" w:rsidR="006C26D6" w:rsidRDefault="006C26D6" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63FF6C2A" w14:textId="77777777" w:rsidR="00D41424" w:rsidRDefault="00D41424" w:rsidP="00C26DAB">
+    <w:p w14:paraId="3FE185A5" w14:textId="77777777" w:rsidR="006C26D6" w:rsidRDefault="006C26D6" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06B0B884" w14:textId="77777777" w:rsidR="00423A26" w:rsidRDefault="00423A26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28343FB7" w14:textId="77777777" w:rsidR="00C26DAB" w:rsidRDefault="008A131B" w:rsidP="00F73ABC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="260"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="677D10D0" wp14:editId="01EAA51C">
           <wp:extent cx="1263306" cy="680313"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="FSAFEDS logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="FSAFEDS logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1092,61 +1138,61 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1263306" cy="680313"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11DAE2A2" w14:textId="77777777" w:rsidR="00423A26" w:rsidRDefault="00423A26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09315C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585C1692"/>
     <w:lvl w:ilvl="0" w:tplc="6980B730">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1870,321 +1916,326 @@
   <w:num w:numId="2" w16cid:durableId="986740543">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="486899683">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="744301834">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="945384252">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="987517717">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="656349209">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1671517861">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B305F"/>
     <w:rsid w:val="000057DF"/>
     <w:rsid w:val="00017326"/>
     <w:rsid w:val="00023BDC"/>
     <w:rsid w:val="00026928"/>
     <w:rsid w:val="00043EBB"/>
     <w:rsid w:val="00045C0B"/>
     <w:rsid w:val="00053871"/>
     <w:rsid w:val="00060429"/>
     <w:rsid w:val="00067E19"/>
     <w:rsid w:val="00071C0A"/>
     <w:rsid w:val="00075C90"/>
     <w:rsid w:val="000A5F9D"/>
     <w:rsid w:val="000B2015"/>
     <w:rsid w:val="0010290A"/>
+    <w:rsid w:val="00117CE2"/>
     <w:rsid w:val="001242D6"/>
     <w:rsid w:val="00152235"/>
     <w:rsid w:val="00166F0B"/>
     <w:rsid w:val="00167E4A"/>
     <w:rsid w:val="0017569D"/>
     <w:rsid w:val="00181B20"/>
-    <w:rsid w:val="001911E1"/>
     <w:rsid w:val="00192E35"/>
     <w:rsid w:val="00196EA9"/>
     <w:rsid w:val="001C65D2"/>
     <w:rsid w:val="001D2C0E"/>
+    <w:rsid w:val="001D31C4"/>
+    <w:rsid w:val="001D5360"/>
     <w:rsid w:val="001E7905"/>
     <w:rsid w:val="002145F4"/>
     <w:rsid w:val="002163C7"/>
     <w:rsid w:val="00232A43"/>
     <w:rsid w:val="002467AF"/>
     <w:rsid w:val="00254783"/>
+    <w:rsid w:val="00265562"/>
     <w:rsid w:val="0026636C"/>
     <w:rsid w:val="0027042C"/>
     <w:rsid w:val="00283ECF"/>
     <w:rsid w:val="002D6856"/>
     <w:rsid w:val="00300B7A"/>
     <w:rsid w:val="003032F9"/>
     <w:rsid w:val="00313F48"/>
     <w:rsid w:val="00315A0E"/>
+    <w:rsid w:val="0031610B"/>
     <w:rsid w:val="00336492"/>
     <w:rsid w:val="00350DEA"/>
-    <w:rsid w:val="003569B7"/>
     <w:rsid w:val="00381DA0"/>
     <w:rsid w:val="003941F9"/>
     <w:rsid w:val="003944A0"/>
     <w:rsid w:val="003A0E6D"/>
     <w:rsid w:val="003A160C"/>
     <w:rsid w:val="003A59B4"/>
     <w:rsid w:val="003B2722"/>
     <w:rsid w:val="003C1355"/>
     <w:rsid w:val="003D187C"/>
     <w:rsid w:val="003E4095"/>
     <w:rsid w:val="004007C3"/>
     <w:rsid w:val="00423A26"/>
-    <w:rsid w:val="004565E9"/>
+    <w:rsid w:val="004635F3"/>
     <w:rsid w:val="004779F9"/>
     <w:rsid w:val="00487D59"/>
     <w:rsid w:val="004906E8"/>
     <w:rsid w:val="004A128E"/>
     <w:rsid w:val="004B6A8F"/>
     <w:rsid w:val="004D133F"/>
     <w:rsid w:val="004E4D49"/>
     <w:rsid w:val="004F7B4F"/>
     <w:rsid w:val="005000BC"/>
     <w:rsid w:val="00504527"/>
     <w:rsid w:val="00504608"/>
     <w:rsid w:val="00514EBC"/>
+    <w:rsid w:val="005352B5"/>
     <w:rsid w:val="00544E7A"/>
     <w:rsid w:val="00545AD8"/>
     <w:rsid w:val="00557279"/>
     <w:rsid w:val="00566124"/>
     <w:rsid w:val="00570034"/>
     <w:rsid w:val="005706EE"/>
     <w:rsid w:val="0057149D"/>
     <w:rsid w:val="005739A3"/>
+    <w:rsid w:val="005E4FF3"/>
     <w:rsid w:val="005F340F"/>
     <w:rsid w:val="00606BFE"/>
     <w:rsid w:val="00607DFE"/>
     <w:rsid w:val="00613DF0"/>
     <w:rsid w:val="00623769"/>
     <w:rsid w:val="00641C11"/>
     <w:rsid w:val="0065089C"/>
     <w:rsid w:val="00672D26"/>
     <w:rsid w:val="006842D8"/>
     <w:rsid w:val="006900AF"/>
     <w:rsid w:val="006A022A"/>
     <w:rsid w:val="006A4FA4"/>
     <w:rsid w:val="006C00DE"/>
+    <w:rsid w:val="006C26D6"/>
     <w:rsid w:val="006F1178"/>
     <w:rsid w:val="006F5932"/>
     <w:rsid w:val="007002D3"/>
     <w:rsid w:val="0074235D"/>
     <w:rsid w:val="00777F82"/>
-    <w:rsid w:val="00780708"/>
     <w:rsid w:val="0079165D"/>
     <w:rsid w:val="007A61B2"/>
     <w:rsid w:val="007A6E03"/>
     <w:rsid w:val="007B44AC"/>
     <w:rsid w:val="007C6FAF"/>
     <w:rsid w:val="007D4F77"/>
     <w:rsid w:val="007D7387"/>
-    <w:rsid w:val="007E250F"/>
     <w:rsid w:val="007E6B83"/>
     <w:rsid w:val="00812133"/>
     <w:rsid w:val="00842342"/>
+    <w:rsid w:val="00853E0C"/>
     <w:rsid w:val="00854231"/>
     <w:rsid w:val="008750CA"/>
     <w:rsid w:val="008754DD"/>
     <w:rsid w:val="00877895"/>
     <w:rsid w:val="008861DD"/>
     <w:rsid w:val="00887A58"/>
     <w:rsid w:val="00895F0F"/>
     <w:rsid w:val="008A074F"/>
     <w:rsid w:val="008A131B"/>
     <w:rsid w:val="008A4039"/>
     <w:rsid w:val="008B305F"/>
     <w:rsid w:val="008B52E9"/>
     <w:rsid w:val="008B62F1"/>
     <w:rsid w:val="008C31A1"/>
     <w:rsid w:val="008E43C8"/>
     <w:rsid w:val="008F154A"/>
-    <w:rsid w:val="00902992"/>
     <w:rsid w:val="00902CEF"/>
     <w:rsid w:val="00905F96"/>
     <w:rsid w:val="00923554"/>
     <w:rsid w:val="0094133F"/>
+    <w:rsid w:val="00944B20"/>
     <w:rsid w:val="0095061D"/>
     <w:rsid w:val="00964D36"/>
     <w:rsid w:val="00970977"/>
     <w:rsid w:val="00972FD0"/>
     <w:rsid w:val="0098142A"/>
-    <w:rsid w:val="009872F1"/>
     <w:rsid w:val="009A4945"/>
     <w:rsid w:val="009C76E5"/>
     <w:rsid w:val="009E33BD"/>
     <w:rsid w:val="009E604F"/>
     <w:rsid w:val="00A06446"/>
     <w:rsid w:val="00A23F95"/>
     <w:rsid w:val="00A30E43"/>
     <w:rsid w:val="00A7697E"/>
     <w:rsid w:val="00A97582"/>
     <w:rsid w:val="00AA0BB3"/>
     <w:rsid w:val="00AA2664"/>
     <w:rsid w:val="00AA4405"/>
     <w:rsid w:val="00AC0271"/>
     <w:rsid w:val="00AC45A4"/>
     <w:rsid w:val="00AE3817"/>
     <w:rsid w:val="00B11720"/>
     <w:rsid w:val="00B20982"/>
     <w:rsid w:val="00B21E4A"/>
     <w:rsid w:val="00B272E7"/>
     <w:rsid w:val="00B42C0A"/>
     <w:rsid w:val="00B45D40"/>
     <w:rsid w:val="00B51B31"/>
     <w:rsid w:val="00B674ED"/>
     <w:rsid w:val="00B9451E"/>
     <w:rsid w:val="00BC3253"/>
     <w:rsid w:val="00BC4A75"/>
     <w:rsid w:val="00BD1E66"/>
     <w:rsid w:val="00BF3DAF"/>
     <w:rsid w:val="00C26DAB"/>
     <w:rsid w:val="00C42BEA"/>
     <w:rsid w:val="00C47495"/>
     <w:rsid w:val="00C5294D"/>
     <w:rsid w:val="00C76F99"/>
     <w:rsid w:val="00CA61CF"/>
     <w:rsid w:val="00CB3D50"/>
     <w:rsid w:val="00CB3EE6"/>
     <w:rsid w:val="00CC4B2B"/>
     <w:rsid w:val="00CD4C9A"/>
     <w:rsid w:val="00CE027F"/>
     <w:rsid w:val="00CE1BF4"/>
     <w:rsid w:val="00CE1CC4"/>
     <w:rsid w:val="00CF63F1"/>
     <w:rsid w:val="00D0257D"/>
+    <w:rsid w:val="00D12AD2"/>
     <w:rsid w:val="00D27451"/>
-    <w:rsid w:val="00D41424"/>
-    <w:rsid w:val="00D51DD9"/>
     <w:rsid w:val="00D67911"/>
     <w:rsid w:val="00D76032"/>
     <w:rsid w:val="00D94CFE"/>
     <w:rsid w:val="00DA51FD"/>
     <w:rsid w:val="00DA53D7"/>
     <w:rsid w:val="00DB6924"/>
     <w:rsid w:val="00E03A99"/>
     <w:rsid w:val="00E14178"/>
     <w:rsid w:val="00E1587D"/>
     <w:rsid w:val="00E16301"/>
     <w:rsid w:val="00E63D06"/>
     <w:rsid w:val="00E75D93"/>
     <w:rsid w:val="00E834C1"/>
     <w:rsid w:val="00E922EA"/>
     <w:rsid w:val="00EA0B1A"/>
     <w:rsid w:val="00EB2077"/>
     <w:rsid w:val="00EB7BBA"/>
     <w:rsid w:val="00ED0018"/>
     <w:rsid w:val="00F158CE"/>
     <w:rsid w:val="00F176A6"/>
     <w:rsid w:val="00F441B9"/>
     <w:rsid w:val="00F46559"/>
     <w:rsid w:val="00F54010"/>
+    <w:rsid w:val="00F54280"/>
     <w:rsid w:val="00F577F2"/>
     <w:rsid w:val="00F616B7"/>
     <w:rsid w:val="00F64446"/>
     <w:rsid w:val="00F73ABC"/>
     <w:rsid w:val="00F8265E"/>
     <w:rsid w:val="00FA001F"/>
     <w:rsid w:val="00FA12ED"/>
+    <w:rsid w:val="00FA4037"/>
     <w:rsid w:val="00FC771C"/>
     <w:rsid w:val="00FD3E75"/>
     <w:rsid w:val="00FF15AC"/>
     <w:rsid w:val="00FF7CF7"/>
     <w:rsid w:val="00FF7E8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4EF612F1"/>
   <w15:docId w15:val="{C8E492C0-523E-4418-AB1C-6EFC67F0C735}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2813,51 +2864,51 @@
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF3DAF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0074235D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="110904483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="551190371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3177,50 +3228,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f205c7e0-066a-41c4-9790-af3cb32b5a6c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="967ac836-dcc5-4317-81a1-ddfdd869cefd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FDBD9079E2CEA144A40C49E532628545" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="43b483df587fca4036d4679fb9076fb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f205c7e0-066a-41c4-9790-af3cb32b5a6c" xmlns:ns3="967ac836-dcc5-4317-81a1-ddfdd869cefd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d5d873b6ac88259ce176ed86ba6eac8" ns2:_="" ns3:_="">
     <xsd:import namespace="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <xsd:import namespace="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3365,133 +3425,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2BF87BC-34B6-4C7A-9C9B-0B321CE09C35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{150E98A6-871C-47EC-B46B-1276D1CD8033}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC91B4D-91B3-4445-B759-E61FEE591FD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3b23c674-de8a-426d-bc8b-74ad6594a910}" enabled="1" method="Standard" siteId="{c5d0ad88-8f93-43b8-9b7c-c8a3bb8e410a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>302</Words>
-  <Characters>1726</Characters>
+  <Words>354</Words>
+  <Characters>1678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Health Care Flexible Spending Account with Carryover</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WageWorks Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2024</CharactersWithSpaces>
+  <CharactersWithSpaces>2012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Health Care Flexible Spending Account with Carryover</dc:title>
   <dc:creator>Jennifer Drayton</dc:creator>
   <cp:keywords>fsa, flexible spending account</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_SetDate">
     <vt:lpwstr>2020-07-16T14:32:03Z</vt:lpwstr>