--- v0 (2026-06-05)
+++ v1 (2026-08-09)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3BEE1AE7" w14:textId="77777777" w:rsidR="00F46559" w:rsidRPr="006B274E" w:rsidRDefault="00C45E5C" w:rsidP="006B274E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B274E">
         <w:t>Dependent Care Flexible Spending Account</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388ADBAC" w14:textId="1FFD96A2" w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC" w:rsidRDefault="007C3159" w:rsidP="00020A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Under the Federal Flexible Spending Account Program (FSAFEDS), a</w:t>
       </w:r>
       <w:r w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -117,51 +117,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7ABC" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daycare.</w:t>
       </w:r>
       <w:r w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> A DCFSA is a smart, simple way to save money while taking care of your loved ones so that you can work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421A2176" w14:textId="3576866A" w:rsidR="00C45E5C" w:rsidRPr="00854468" w:rsidRDefault="00C45E5C" w:rsidP="00020A59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="00854468">
         <w:t>Why You Need It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F828CBF" w14:textId="5E88977F" w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="0087733B">
+    <w:p w14:paraId="7F828CBF" w14:textId="3C9FEB34" w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="0087733B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Save </w:t>
       </w:r>
       <w:r w:rsidR="00D53930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC7ABC">
@@ -179,89 +179,107 @@
       </w:r>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on preschool, summer day camp, before/after school programs, child or </w:t>
       </w:r>
       <w:r w:rsidR="00C9170F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>adult</w:t>
       </w:r>
       <w:r w:rsidR="00C9170F" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daycare and more</w:t>
       </w:r>
+      <w:r w:rsidR="00990E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E5E7645" w14:textId="60B96E29" w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="0087733B">
+    <w:p w14:paraId="4E5E7645" w14:textId="187B00F4" w:rsidR="00C45E5C" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="0087733B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reduce your overall tax burden—funds are withdrawn from your paycheck for deposit into your DCFSA before taxes are deducted</w:t>
       </w:r>
+      <w:r w:rsidR="00990E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18EC0AB6" w14:textId="42921C4B" w:rsidR="006900AF" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="00C141B4">
+    <w:p w14:paraId="18EC0AB6" w14:textId="09FDEFAB" w:rsidR="006900AF" w:rsidRPr="00BC7ABC" w:rsidRDefault="00C45E5C" w:rsidP="00C141B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Take advantage of several convenient, no-hassle payment and reimbursement options</w:t>
       </w:r>
+      <w:r w:rsidR="00990E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3263B332" w14:textId="4D47688C" w:rsidR="00C45E5C" w:rsidRPr="00250B91" w:rsidRDefault="00C45E5C" w:rsidP="00BB579E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r w:rsidRPr="00250B91">
         <w:t>How It Works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BD96A1" w14:textId="272463AA" w:rsidR="00AD6043" w:rsidRPr="00060C33" w:rsidRDefault="00C45E5C" w:rsidP="00020A59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Simply decide how much to contribute to your account each </w:t>
       </w:r>
       <w:r w:rsidR="00FD2441" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -430,320 +448,335 @@
         </w:rPr>
         <w:t xml:space="preserve">s connected to the Internet or via the </w:t>
       </w:r>
       <w:r w:rsidR="00084484" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FSAFEDS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> app.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E792AD1" w14:textId="07C26399" w:rsidR="00C45E5C" w:rsidRPr="002E6087" w:rsidRDefault="00C45E5C" w:rsidP="00020A59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E6087">
         <w:t>How Much You Can Contribute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C7F86" w14:textId="3AF0C970" w:rsidR="00BC4584" w:rsidRPr="00BC7ABC" w:rsidRDefault="00474495" w:rsidP="00020A59">
+    <w:p w14:paraId="396C7F86" w14:textId="1BA1C631" w:rsidR="00BC4584" w:rsidRPr="00BC7ABC" w:rsidRDefault="00474495" w:rsidP="00020A59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:r w:rsidR="00BC4584" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">contribute </w:t>
       </w:r>
       <w:r w:rsidR="007C3159" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a minimum of $100 or</w:t>
       </w:r>
       <w:r w:rsidR="00BC4584" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> up to a maximum of $5,000 </w:t>
+        <w:t xml:space="preserve"> up to a maximum of $</w:t>
+      </w:r>
+      <w:r w:rsidR="00462EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00844F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00462EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4584" w:rsidRPr="00BC7ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
       </w:r>
       <w:r w:rsidR="00BE1FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(per household) </w:t>
       </w:r>
       <w:r w:rsidR="00BC4584" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to your DCFSA. Full rules available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00FE46BA">
+        <w:r w:rsidR="001C6EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.FSAFEDS.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC4584" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12650B3A" w14:textId="77777777" w:rsidR="00C45E5C" w:rsidRPr="008C1B6C" w:rsidRDefault="00C45E5C" w:rsidP="00020A59">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008C1B6C">
         <w:t>How You Get It</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37440A1D" w14:textId="4D7CAEB8" w:rsidR="008929A1" w:rsidRDefault="00C45E5C" w:rsidP="00C72E2B">
+    <w:p w14:paraId="37440A1D" w14:textId="6C275C5A" w:rsidR="008929A1" w:rsidRDefault="00C45E5C" w:rsidP="00C72E2B">
       <w:pPr>
         <w:ind w:right="576"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ready to save? Enroll in a DCFSA </w:t>
       </w:r>
       <w:r w:rsidR="00084484" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">during </w:t>
       </w:r>
       <w:r w:rsidR="00A45461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the Annual Federal Benefits Open Season</w:t>
       </w:r>
       <w:r w:rsidR="00084484" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D57C59" w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC7ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00FE46BA">
+        <w:r w:rsidR="001C6EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>www.FSAFEDS.gov</w:t>
+          <w:t>www.FSAFEDS.gov.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE46BA">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="65E4F246" w14:textId="1B2F678F" w:rsidR="00314FDA" w:rsidRPr="008E2C7B" w:rsidRDefault="00314FDA" w:rsidP="008E2C7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5247"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00314FDA" w:rsidRPr="008E2C7B">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30A2BE1A" w14:textId="77777777" w:rsidR="005435EC" w:rsidRDefault="005435EC" w:rsidP="00C26DAB">
+    <w:p w14:paraId="118F00CE" w14:textId="77777777" w:rsidR="005468C8" w:rsidRDefault="005468C8" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C5DF09" w14:textId="77777777" w:rsidR="005435EC" w:rsidRDefault="005435EC" w:rsidP="00C26DAB">
+    <w:p w14:paraId="509D392E" w14:textId="77777777" w:rsidR="005468C8" w:rsidRDefault="005468C8" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53594096" w14:textId="77777777" w:rsidR="00314FDA" w:rsidRDefault="00314FDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31216BC5" w14:textId="447773A9" w:rsidR="00F21D2C" w:rsidRPr="008E2C7B" w:rsidRDefault="00A27602" w:rsidP="008E2C7B">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E2C7B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Estimated savings are based on an assumed combined federal and state income tax bracket of 30%. Actual savings will depend on your taxable income and tax status</w:t>
     </w:r>
     <w:r w:rsidR="008E2C7B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -751,96 +784,96 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58C582B8" w14:textId="5B7E17B2" w:rsidR="00C26DAB" w:rsidRDefault="00AD6043" w:rsidP="00B24B10">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:kern w:val="24"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>The Federal Flexible Spending Account Program (FSAFEDS) is sponsored by the U.S. Office of Personnel Management and administered by HealthEquity, Inc.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1340BB83" w14:textId="77777777" w:rsidR="00314FDA" w:rsidRDefault="00314FDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6029EA4B" w14:textId="77777777" w:rsidR="005435EC" w:rsidRDefault="005435EC" w:rsidP="00C26DAB">
+    <w:p w14:paraId="02DAF3B8" w14:textId="77777777" w:rsidR="005468C8" w:rsidRDefault="005468C8" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F2D0F6F" w14:textId="77777777" w:rsidR="005435EC" w:rsidRDefault="005435EC" w:rsidP="00C26DAB">
+    <w:p w14:paraId="223AC24E" w14:textId="77777777" w:rsidR="005468C8" w:rsidRDefault="005468C8" w:rsidP="00C26DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B271B2E" w14:textId="77777777" w:rsidR="00314FDA" w:rsidRDefault="00314FDA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20C769CF" w14:textId="77777777" w:rsidR="00C26DAB" w:rsidRDefault="00FD2441" w:rsidP="00AB7E79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="280"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21E8E588" wp14:editId="37BCD6A0">
           <wp:extent cx="1263306" cy="680313"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="FSAFEDS logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="FSAFEDS logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -853,61 +886,61 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1263306" cy="680313"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BBD06E9" w14:textId="77777777" w:rsidR="00314FDA" w:rsidRDefault="00314FDA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09315C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585C1692"/>
     <w:lvl w:ilvl="0" w:tplc="6980B730">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1840,184 +1873,195 @@
   <w:num w:numId="3" w16cid:durableId="1759138424">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="64963402">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="18357965">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1931622681">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1587301790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1209992562">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2077316228">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B305F"/>
     <w:rsid w:val="0000774F"/>
     <w:rsid w:val="000140E0"/>
     <w:rsid w:val="00020A59"/>
     <w:rsid w:val="000424B9"/>
     <w:rsid w:val="00070B8A"/>
     <w:rsid w:val="00084484"/>
     <w:rsid w:val="000907B0"/>
     <w:rsid w:val="0009232C"/>
     <w:rsid w:val="000C3F57"/>
     <w:rsid w:val="001146E0"/>
+    <w:rsid w:val="0013151F"/>
     <w:rsid w:val="00136E00"/>
     <w:rsid w:val="00153E8A"/>
     <w:rsid w:val="00166F0B"/>
-    <w:rsid w:val="001911E1"/>
+    <w:rsid w:val="001845FA"/>
+    <w:rsid w:val="001C6EC6"/>
     <w:rsid w:val="001C74D4"/>
     <w:rsid w:val="001D1A29"/>
+    <w:rsid w:val="001D31C4"/>
     <w:rsid w:val="001E7B09"/>
     <w:rsid w:val="002101BF"/>
+    <w:rsid w:val="0022079E"/>
     <w:rsid w:val="0023434F"/>
     <w:rsid w:val="00243FB2"/>
     <w:rsid w:val="0024794F"/>
     <w:rsid w:val="00250B91"/>
     <w:rsid w:val="002604F6"/>
     <w:rsid w:val="00270752"/>
     <w:rsid w:val="00277708"/>
     <w:rsid w:val="00283A47"/>
     <w:rsid w:val="00295C41"/>
     <w:rsid w:val="002C5CF2"/>
     <w:rsid w:val="002D125D"/>
     <w:rsid w:val="002E6087"/>
     <w:rsid w:val="003037EE"/>
     <w:rsid w:val="00314FDA"/>
     <w:rsid w:val="003214B0"/>
     <w:rsid w:val="003228C8"/>
     <w:rsid w:val="0034631D"/>
     <w:rsid w:val="00383CA5"/>
     <w:rsid w:val="003941F9"/>
     <w:rsid w:val="003944A0"/>
     <w:rsid w:val="003A0F1B"/>
     <w:rsid w:val="003C4EEE"/>
     <w:rsid w:val="003C5EF6"/>
     <w:rsid w:val="003C7B9E"/>
     <w:rsid w:val="003D4F60"/>
     <w:rsid w:val="003F5D2A"/>
     <w:rsid w:val="00426B3D"/>
     <w:rsid w:val="0045311B"/>
     <w:rsid w:val="00460F74"/>
+    <w:rsid w:val="00462EFD"/>
     <w:rsid w:val="00474464"/>
     <w:rsid w:val="00474495"/>
     <w:rsid w:val="004906E8"/>
     <w:rsid w:val="004944E2"/>
-    <w:rsid w:val="00497962"/>
     <w:rsid w:val="004A4E71"/>
     <w:rsid w:val="004B40C2"/>
     <w:rsid w:val="004E61FA"/>
     <w:rsid w:val="00500FED"/>
+    <w:rsid w:val="005164F4"/>
     <w:rsid w:val="00534448"/>
-    <w:rsid w:val="005435EC"/>
+    <w:rsid w:val="005468C8"/>
     <w:rsid w:val="00551399"/>
     <w:rsid w:val="0055470A"/>
     <w:rsid w:val="00560D27"/>
     <w:rsid w:val="00577050"/>
     <w:rsid w:val="005965F7"/>
+    <w:rsid w:val="005B454A"/>
     <w:rsid w:val="005E18C3"/>
     <w:rsid w:val="005E5151"/>
     <w:rsid w:val="00605C0E"/>
     <w:rsid w:val="006313BE"/>
     <w:rsid w:val="00641C11"/>
     <w:rsid w:val="0064746B"/>
     <w:rsid w:val="006475CC"/>
     <w:rsid w:val="0066157D"/>
     <w:rsid w:val="00661E13"/>
     <w:rsid w:val="006651D0"/>
     <w:rsid w:val="00672D26"/>
     <w:rsid w:val="006900AF"/>
     <w:rsid w:val="006935AC"/>
     <w:rsid w:val="0069414C"/>
     <w:rsid w:val="006B1F86"/>
     <w:rsid w:val="006B274E"/>
     <w:rsid w:val="006C68A2"/>
     <w:rsid w:val="006D5106"/>
     <w:rsid w:val="006D7391"/>
     <w:rsid w:val="006F07AE"/>
     <w:rsid w:val="00706D68"/>
     <w:rsid w:val="00715A04"/>
     <w:rsid w:val="00721A02"/>
     <w:rsid w:val="0072308D"/>
     <w:rsid w:val="00750BA2"/>
     <w:rsid w:val="00754C19"/>
     <w:rsid w:val="00785561"/>
     <w:rsid w:val="007A61ED"/>
     <w:rsid w:val="007C3159"/>
     <w:rsid w:val="007E4E7F"/>
     <w:rsid w:val="007E6336"/>
     <w:rsid w:val="007F2DAF"/>
+    <w:rsid w:val="00844F5D"/>
     <w:rsid w:val="00846F81"/>
     <w:rsid w:val="00854468"/>
     <w:rsid w:val="008572B1"/>
     <w:rsid w:val="0087733B"/>
     <w:rsid w:val="008813ED"/>
     <w:rsid w:val="008929A1"/>
     <w:rsid w:val="008B305F"/>
     <w:rsid w:val="008C1B6C"/>
     <w:rsid w:val="008E2C7B"/>
     <w:rsid w:val="00904D35"/>
+    <w:rsid w:val="00914F8B"/>
     <w:rsid w:val="00916B14"/>
+    <w:rsid w:val="00944B20"/>
     <w:rsid w:val="009702B3"/>
     <w:rsid w:val="00975DEC"/>
+    <w:rsid w:val="00990E80"/>
     <w:rsid w:val="009E740C"/>
     <w:rsid w:val="009F3C9F"/>
     <w:rsid w:val="00A07B05"/>
     <w:rsid w:val="00A156AB"/>
     <w:rsid w:val="00A27602"/>
     <w:rsid w:val="00A27912"/>
     <w:rsid w:val="00A3558B"/>
     <w:rsid w:val="00A45461"/>
     <w:rsid w:val="00A54E02"/>
     <w:rsid w:val="00A62548"/>
     <w:rsid w:val="00A7009F"/>
     <w:rsid w:val="00A80205"/>
     <w:rsid w:val="00A845D5"/>
     <w:rsid w:val="00A96A76"/>
     <w:rsid w:val="00A97582"/>
     <w:rsid w:val="00AA2664"/>
     <w:rsid w:val="00AA3ACA"/>
     <w:rsid w:val="00AA4711"/>
     <w:rsid w:val="00AB4D5D"/>
     <w:rsid w:val="00AB7E79"/>
     <w:rsid w:val="00AD6043"/>
     <w:rsid w:val="00AF5409"/>
     <w:rsid w:val="00B20D20"/>
     <w:rsid w:val="00B24B10"/>
     <w:rsid w:val="00B62545"/>
@@ -2049,88 +2093,89 @@
     <w:rsid w:val="00CC5284"/>
     <w:rsid w:val="00CE72B5"/>
     <w:rsid w:val="00D06485"/>
     <w:rsid w:val="00D16D0F"/>
     <w:rsid w:val="00D26063"/>
     <w:rsid w:val="00D44F5A"/>
     <w:rsid w:val="00D50563"/>
     <w:rsid w:val="00D53930"/>
     <w:rsid w:val="00D57C59"/>
     <w:rsid w:val="00D704EB"/>
     <w:rsid w:val="00D80D2A"/>
     <w:rsid w:val="00DB7DF6"/>
     <w:rsid w:val="00DD0B8D"/>
     <w:rsid w:val="00E37F37"/>
     <w:rsid w:val="00E82AEA"/>
     <w:rsid w:val="00EA07D4"/>
     <w:rsid w:val="00EC19B3"/>
     <w:rsid w:val="00EF3F6A"/>
     <w:rsid w:val="00EF518A"/>
     <w:rsid w:val="00EF54C1"/>
     <w:rsid w:val="00F1633C"/>
     <w:rsid w:val="00F21D2C"/>
     <w:rsid w:val="00F46559"/>
     <w:rsid w:val="00F52F05"/>
     <w:rsid w:val="00F65E42"/>
+    <w:rsid w:val="00F903AE"/>
     <w:rsid w:val="00F95B92"/>
+    <w:rsid w:val="00FA4037"/>
     <w:rsid w:val="00FA4386"/>
     <w:rsid w:val="00FC4312"/>
     <w:rsid w:val="00FD0783"/>
     <w:rsid w:val="00FD2441"/>
-    <w:rsid w:val="00FE46BA"/>
     <w:rsid w:val="00FF415A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="563D76AC"/>
   <w15:docId w15:val="{F3606C1C-A1E7-4437-B9DD-F330B45D5FE5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2774,51 +2819,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C1B6C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0023434F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1752582298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsafeds.gov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsafeds.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3114,50 +3159,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f205c7e0-066a-41c4-9790-af3cb32b5a6c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="967ac836-dcc5-4317-81a1-ddfdd869cefd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FDBD9079E2CEA144A40C49E532628545" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="43b483df587fca4036d4679fb9076fb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f205c7e0-066a-41c4-9790-af3cb32b5a6c" xmlns:ns3="967ac836-dcc5-4317-81a1-ddfdd869cefd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d5d873b6ac88259ce176ed86ba6eac8" ns2:_="" ns3:_="">
     <xsd:import namespace="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <xsd:import namespace="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3302,147 +3362,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{211625B1-F97E-4682-BE85-4CC7607508AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1032C84E-458E-4572-9749-0D060658770A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E0531DD-B466-4972-99C0-C2FBFE756EEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
+    <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{342EB3C2-0D3E-4242-952F-22367A08D219}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f205c7e0-066a-41c4-9790-af3cb32b5a6c"/>
     <ds:schemaRef ds:uri="967ac836-dcc5-4317-81a1-ddfdd869cefd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3b23c674-de8a-426d-bc8b-74ad6594a910}" enabled="1" method="Standard" siteId="{c5d0ad88-8f93-43b8-9b7c-c8a3bb8e410a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>331</Words>
-  <Characters>1891</Characters>
+  <Words>332</Words>
+  <Characters>1893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dependent Care Flexible Spending Account</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WageWorks Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2218</CharactersWithSpaces>
+  <CharactersWithSpaces>2221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Dependent Care Flexible Spending Account</dc:title>
   <dc:creator>Jennifer Drayton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3b23c674-de8a-426d-bc8b-74ad6594a910_SetDate">
     <vt:lpwstr>2020-07-16T14:34:18Z</vt:lpwstr>
   </property>